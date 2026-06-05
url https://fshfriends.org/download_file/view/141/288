--- v0 (2026-03-06)
+++ v1 (2026-06-05)
@@ -1,232 +1,232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00004ACC" w:rsidRDefault="00E67447" w:rsidP="00004ACC">
+    <w:p w14:paraId="7460D2E8" w14:textId="7A2A9A42" w:rsidR="00004ACC" w:rsidRDefault="00E67447" w:rsidP="00004ACC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A80FE6">
+      <w:r w:rsidR="00A06793">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00004ACC" w:rsidRPr="00680F07">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A1020">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Gala Dinner &amp;</w:t>
       </w:r>
       <w:r w:rsidR="00004ACC" w:rsidRPr="00680F07">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auction</w:t>
       </w:r>
       <w:r w:rsidR="00004ACC">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00A80FE6">
+      <w:r w:rsidR="00A06793">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>January 24, 2026</w:t>
+        <w:t>February 6, 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00004ACC" w:rsidRPr="00C347DB" w:rsidRDefault="00004ACC" w:rsidP="00004ACC">
+    <w:p w14:paraId="4187F3BC" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00C347DB" w:rsidRDefault="00004ACC" w:rsidP="00004ACC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Presented by </w:t>
       </w:r>
       <w:r w:rsidRPr="00C347DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Friends of FSH Research</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00004ACC" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w14:paraId="5DE2CEF0" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="0092798D" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="179E4B0A" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="0092798D" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092798D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INV #</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="2EB18D02" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT Condensed" w:hAnsi="Tw Cen MT Condensed"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Office use only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7560" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00C347DB" w:rsidRDefault="00004ACC" w:rsidP="00AD540A">
+          <w:p w14:paraId="6C7B5F6A" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00C347DB" w:rsidRDefault="00004ACC" w:rsidP="00AD540A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Email:  </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidR="000A1020" w:rsidRPr="000A1020">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
@@ -261,442 +261,439 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>riends.org</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00010FBE" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="54084F9B" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00010FBE" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="3DB0AD19" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="6129C106" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Donor or Company Name for Catalog:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="19DEFC57" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Fair Market </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Value:                                                         </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00122274" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="1A83646F" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00122274" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092798D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CAT #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tw Cen MT Condensed" w:hAnsi="Tw Cen MT Condensed"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Office use only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="7F364D68" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="1962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="3DED6974" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Donor Contact Person: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E01FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E01FB1" w:rsidRPr="00E01FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E01FB1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="57F36B05" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E01FB1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E01FB1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="305D7D87" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E01FB1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E01FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="0DA56E4D" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
+          <w:p w14:paraId="1E8533AD" w14:textId="77777777" w:rsidR="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E01FB1" w:rsidRPr="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
+          <w:p w14:paraId="771C340F" w14:textId="77777777" w:rsidR="00E01FB1" w:rsidRPr="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="100616D8" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="54A70574" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E01FB1" w:rsidRPr="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
+          <w:p w14:paraId="26891AB2" w14:textId="77777777" w:rsidR="00E01FB1" w:rsidRPr="00E01FB1" w:rsidRDefault="00E01FB1" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="74D1D330" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Website:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A80FE6" w:rsidRPr="00E01FB1" w:rsidRDefault="00A80FE6" w:rsidP="00105B10">
+          <w:p w14:paraId="309FBEF1" w14:textId="77777777" w:rsidR="00A80FE6" w:rsidRPr="00E01FB1" w:rsidRDefault="00A80FE6" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A80FE6" w:rsidRPr="00E13BA1" w:rsidRDefault="00A80FE6" w:rsidP="00C30A13">
+          <w:p w14:paraId="7B6CE99B" w14:textId="77777777" w:rsidR="00A80FE6" w:rsidRPr="00E13BA1" w:rsidRDefault="00A80FE6" w:rsidP="00C30A13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> IG/FB/SM</w:t>
             </w:r>
             <w:r w:rsidR="00E01FB1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C30A13">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="1C4AD925" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="338DD91E" wp14:editId="63CF13A9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>160020</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>25400</wp:posOffset>
@@ -714,103 +711,103 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="26795B6E" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="338DD91E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 71" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:2pt;width:8.95pt;height:8.95pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrkm3+KAIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjJkrQx4hRdugwD&#10;ugvQ7gNkWY6FyaJGKbGzrx8lp2l2exnmB4EUqUPykPTqpm8NOyj0GmzBJ6MxZ8pKqLTdFfzL4/bV&#10;NWc+CFsJA1YV/Kg8v1m/fLHqXK6m0ICpFDICsT7vXMGbEFyeZV42qhV+BE5ZMtaArQik4i6rUHSE&#10;3ppsOh4vsg6wcghSeU+3d4ORrxN+XSsZPtW1V4GZglNuIZ2YzjKe2Xol8h0K12h5SkP8Qxat0JaC&#10;nqHuRBBsj/o3qFZLBA91GEloM6hrLVWqgaqZjH+p5qERTqVaiBzvzjT5/wcrPx4+I9NVwadLzqxo&#10;qUePqg/sDfTsahL56ZzPye3BkWPo6Z76nGr17h7kV88sbBphd+oWEbpGiYrySy+zi6cDjo8gZfcB&#10;Kooj9gESUF9jG8kjOhihU5+O597EXGQMOXm9WMw5k2Q6yZRbJvKnxw59eKegZVEoOFLrE7g43Psw&#10;uD65xFgejK622pik4K7cGGQHQWOyTV+snNB/cjOWdQVfzqfzof6/QozT9yeIVgead6Pbgl+fnUQe&#10;WXtrK4op8iC0GWSKbyylEWmMzA0chr7syTFellAdiVCEYa5pD0loAL9z1tFMF9x/2wtUnJn3lpqy&#10;nMxmcQmSMptfTUnBS0t5aRFWElTBA2eDuAnD4uwd6l1DkYYxsHBLjax1Ivk5q1PeNLeJyNOOxcW4&#10;1JPX859g/QMAAP//AwBQSwMEFAAGAAgAAAAhAJ5xrETdAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdZKG0oY4FUICwQ3aCq5uvE0i4nWw3TT8PcsJjrMzmnlbrifbixF9&#10;6BwpSGcJCKTamY4aBbvt4/USRIiajO4doYJvDLCuzs9KXRh3ojccN7ERXEKh0AraGIdCylC3aHWY&#10;uQGJvYPzVkeWvpHG6xOX215mSbKQVnfEC60e8KHF+nNztAqW+fP4EV7mr+/14tCv4tXt+PTllbq8&#10;mO7vQESc4l8YfvEZHSpm2rsjmSB6BdlNxkkFOX/Edj5PQez5nK5AVqX8j1/9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAOuSbf4oAgAAUQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJ5xrETdAAAABgEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape id="Text Box 71" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:2pt;width:8.95pt;height:8.95pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtZCoREAIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;lBjpLKE6EaEIw8LSAyOjAfzJWUfLWnD/4yBQcWY+WBLlerZYxO1OzmL5Zk4OXkbKy4iwkqAKHjgb&#10;zG0YXsTBod43VGlYAwu3JGStE8lPXY1900ImmcbHEzf+0k9ZT0988wsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ5xrETdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdZKG0oY4&#10;FUICwQ3aCq5uvE0i4nWw3TT8PcsJjrMzmnlbrifbixF96BwpSGcJCKTamY4aBbvt4/USRIiajO4d&#10;oYJvDLCuzs9KXRh3ojccN7ERXEKh0AraGIdCylC3aHWYuQGJvYPzVkeWvpHG6xOX215mSbKQVnfE&#10;C60e8KHF+nNztAqW+fP4EV7mr+/14tCv4tXt+PTllbq8mO7vQESc4l8YfvEZHSpm2rsjmSB6BdlN&#10;xkkFOX/Edj5PQez5nK5AVqX8j1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG1kKhEQ&#10;AgAAKgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ5x&#10;rETdAAAABgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="26795B6E" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TANGIBLE ITEM </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="18B560C2" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A322A57" wp14:editId="118F0D52">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>502920</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>100965</wp:posOffset>
@@ -828,83 +825,83 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="075670A9" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1A322A57" id="Text Box 67" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:39.6pt;margin-top:7.95pt;width:8.95pt;height:8.95pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA1FG6KAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L07SJG2NOEWXLsOA&#10;7gdo9wC0LMfCZFGTlNjZ05eS0zTotsswHwRSpD6SH0kvb/pWs710XqEp+GQ05kwagZUy24J/f9y8&#10;u+LMBzAVaDSy4Afp+c3q7ZtlZ3M5xQZ1JR0jEOPzzha8CcHmWeZFI1vwI7TSkLFG10Ig1W2zykFH&#10;6K3OpuPxIuvQVdahkN7T7d1g5KuEX9dShK917WVguuCUW0inS2cZz2y1hHzrwDZKHNOAf8iiBWUo&#10;6AnqDgKwnVO/QbVKOPRYh5HANsO6VkKmGqiayfhVNQ8NWJlqIXK8PdHk/x+s+LL/5piqCn5B9Bho&#10;qUePsg/sPfZscRn56azPye3BkmPo6Z76nGr19h7FD88MrhswW3nrHHaNhIrym8SX2dnTAcdHkLL7&#10;jBXFgV3ABNTXro3kER2M0CmRw6k3MRcRQ04uFos5Z4JMRzlGgPz5sXU+fJTYsigU3FHrEzjs730Y&#10;XJ9dYiyPWlUbpXVS3LZca8f2QGOySV/K/5WbNqwr+PV8Oh/q/yvEOH1/gmhVoHnXqi341ckJ8sja&#10;B1NRmpAHUHqQqTptjjRG5gYOQ1/2qWOJ40hxidWBeHU4jDetIwkNul+cdTTaBfc/d+AkZ/qTod5c&#10;T2azuAtJmc0vp6S4c0t5bgEjCKrggbNBXIdhf3bWqW1DkYZpMHhL/axV4volq2P6NL6pW8dVi/tx&#10;rievlx/C6gkAAP//AwBQSwMEFAAGAAgAAAAhAFJFDwrdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjstOwzAQRfdI/IM1SGwQddpA8yBOhZBAsIOCYOvG0yQiHgfbTcPfM6xgeR+691Sb2Q5iQh96&#10;RwqWiwQEUuNMT62Ct9f7yxxEiJqMHhyhgm8MsKlPTypdGnekF5y2sRU8QqHUCroYx1LK0HRodVi4&#10;EYmzvfNWR5a+lcbrI4/bQa6SZC2t7okfOj3iXYfN5/ZgFeRXj9NHeEqf35v1fijiRTY9fHmlzs/m&#10;2xsQEef4V4ZffEaHmpl27kAmiEFBVqy4yf51AYLzIluC2ClI0xxkXcn//PUPAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAADUUbooAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFJFDwrdAAAABwEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="1A322A57" id="Text Box 67" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:39.6pt;margin-top:7.95pt;width:8.95pt;height:8.95pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALuC/1EwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;TFcjx5HVEqoT8Yow7C29MzIawJ+cdbSzBfc/DgIVZ+aDJW2uZ4tFXPLkLJZv5uTgZaS8jAgrCarg&#10;gbPB3IbhYRwc6n1DlYZtsHBLetY6cf3U1dg+7WVSa3xDcfEv/ZT19NI3vwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFJFDwrdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1SGwQddpA&#10;8yBOhZBAsIOCYOvG0yQiHgfbTcPfM6xgeR+691Sb2Q5iQh96RwqWiwQEUuNMT62Ct9f7yxxEiJqM&#10;Hhyhgm8MsKlPTypdGnekF5y2sRU8QqHUCroYx1LK0HRodVi4EYmzvfNWR5a+lcbrI4/bQa6SZC2t&#10;7okfOj3iXYfN5/ZgFeRXj9NHeEqf35v1fijiRTY9fHmlzs/m2xsQEef4V4ZffEaHmpl27kAmiEFB&#10;Vqy4yf51AYLzIluC2ClI0xxkXcn//PUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAu4&#10;L/UTAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFJFDwrdAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="075670A9" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="1A2CB2A4" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:ind w:left="792"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37FEC1BB" wp14:editId="435AEC97">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>502920</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -923,74 +920,74 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="7B605289" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="37FEC1BB" id="Text Box 69" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.6pt;margin-top:7.9pt;width:8.95pt;height:8.95pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6TISMKgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhOk6wx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbG7ry8lJ1nQbS/D/CBQInVInkN5fTNoRQ7CeQmmpPlkSokwHGpp2pJ+e9y9&#10;uabEB2ZqpsCIkj4JT282r1+te1uIGXSgauEIghhf9LakXQi2yDLPO6GZn4AVBp0NOM0Cbl2b1Y71&#10;iK5VNptOl1kPrrYOuPAeT+9GJ90k/KYRPHxpGi8CUSXF2kJaXVqruGabNStax2wn+bEM9g9VaCYN&#10;Jj1D3bHAyN7J36C05A48NGHCQWfQNJKL1AN2k09fdPPQMStSL0iOt2ea/P+D5Z8PXx2RdUmvckoM&#10;06jRoxgCeQcDWa4iP731BYY9WAwMA56jzqlXb++Bf/fEwLZjphW3zkHfCVZjfXm8mV1cHXF8BKn6&#10;T1BjHrYPkICGxulIHtJBEB11ejprE2vhMWV+tVwuKOHoOtoxAytOl63z4YMATaJRUofSJ3B2uPdh&#10;DD2FxFwelKx3Uqm0cW21VY4cGI7JLn2p/hdhypC+pKvFbDH2/1eIafr+BKFlwHlXUpf0+hzEisja&#10;e1NjmawITKrRxu6UOdIYmRs5DEM1JMVmJ3UqqJ+QVwfjeONzRKMD95OSHke7pP7HnjlBifpoUJtV&#10;Pp/Ht5A288XbGW7cpae69DDDEaqkgZLR3Ibx/eytk22HmcZpMHCLejYycR2FH6s6lo/jm9Q6PrX4&#10;Pi73KerXD2HzDAAA//8DAFBLAwQUAAYACAAAACEAVMQOht4AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBB12kDThDgVQgLBDdoKrm68TSLidbDdNPw9ywmOszOaeVuuJ9uL&#10;EX3oHCmYzxIQSLUzHTUKdtvH6xWIEDUZ3TtCBd8YYF2dn5W6MO5EbzhuYiO4hEKhFbQxDoWUoW7R&#10;6jBzAxJ7B+etjix9I43XJy63vVwkyVJa3REvtHrAhxbrz83RKljdPI8f4SV9fa+Xhz6PV9n49OWV&#10;uryY7u9ARJziXxh+8RkdKmbauyOZIHoFWb7gJN9v+QP282wOYq8gTTOQVSn/81c/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPpMhIwqAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFTEDobeAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="37FEC1BB" id="Text Box 69" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.6pt;margin-top:7.9pt;width:8.95pt;height:8.95pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqbUEbFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;TFcFn8cCkdUSqhPxijDsLb0zMhrAn5x1tLMF9z8OAhVn5oMlba5ni0Vc8uQslm/m5OBlpLyMCCsJ&#10;quCBs8HchuFhHBzqfUOVhm2wcEt61jpx/dTV2D7tZVJrfENx8S/9lPX00je/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAVMQOht4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;2kDThDgVQgLBDdoKrm68TSLidbDdNPw9ywmOszOaeVuuJ9uLEX3oHCmYzxIQSLUzHTUKdtvH6xWI&#10;EDUZ3TtCBd8YYF2dn5W6MO5EbzhuYiO4hEKhFbQxDoWUoW7R6jBzAxJ7B+etjix9I43XJy63vVwk&#10;yVJa3REvtHrAhxbrz83RKljdPI8f4SV9fa+Xhz6PV9n49OWVuryY7u9ARJziXxh+8RkdKmbauyOZ&#10;IHoFWb7gJN9v+QP282wOYq8gTTOQVSn/81c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKptQRsVAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFTEDobeAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="7B605289" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">DELIVERY BY DONOR </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1035,126 +1032,126 @@
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="394B3B58" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:ind w:left="792"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">PICK-UP BY AUCTION OFFICE REP        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="16307643" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Delivery or Pick-up Date: ______________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="5C35B344" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1233258A" wp14:editId="4F33D9F3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>160020</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>80645</wp:posOffset>
@@ -1172,117 +1169,117 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="46859E26" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1233258A" id="Text Box 72" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:6.35pt;width:8.95pt;height:8.95pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGqpjvKgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxk7Q14hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzrx8lJ1nQbS/D/CBQInVInkN5dTdoRfbCeQmmpLPJlBJhONTStCX9+rx9&#10;c0OJD8zUTIERJT0IT+/Wr1+teluIHDpQtXAEQYwvelvSLgRbZJnnndDMT8AKg84GnGYBt67Nasd6&#10;RNcqy6fTZdaDq60DLrzH04fRSdcJv2kED5+bxotAVEmxtpBWl9Yqrtl6xYrWMdtJfiyD/UMVmkmD&#10;Sc9QDywwsnPyNygtuQMPTZhw0Bk0jeQi9YDdzKYvunnqmBWpFyTH2zNN/v/B8k/7L47IuqRXOSWG&#10;adToWQyBvIWBXOeRn976AsOeLAaGAc9R59Srt4/Av3liYNMx04p756DvBKuxvlm8mV1cHXF8BKn6&#10;j1BjHrYLkICGxulIHtJBEB11Opy1ibXwmHJ2tVwuKOHoOtoxAytOl63z4b0ATaJRUofSJ3C2f/Rh&#10;DD2FxFwelKy3Uqm0cW21UY7sGY7JNn2p/hdhypC+pLeLfDH2/1eIafr+BKFlwHlXUpf05hzEisja&#10;O1NjmawITKrRxu6UOdIYmRs5DEM1jIqd1KmgPiCvDsbxxueIRgfuByU9jnZJ/fcdc4IS9cGgNrez&#10;+Ty+hbSZL65z3LhLT3XpYYYjVEkDJaO5CeP72Vkn2w4zjdNg4B71bGTiOgo/VnUsH8c3qXV8avF9&#10;XO5T1K8fwvonAAAA//8DAFBLAwQUAAYACAAAACEAVMtWld0AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzU7DMBCE70i8g7VIXBB1mpS0hDgVQgLBDdoKrm68TSLidbDdNLw9ywmO86OZr1xPthcj&#10;+tA5UjCfJSCQamc6ahTsto/XKxAhajK6d4QKvjHAujo/K3Vh3InecNzERvAIhUIraGMcCilD3aLV&#10;YeYGJM4OzlsdWfpGGq9PPG57mSZJLq3uiB9aPeBDi/Xn5mgVrBbP40d4yV7f6/zQ38ar5fj05ZW6&#10;vJju70BEnOJfGX7xGR0qZtq7I5kgegXpTcpN9tMlCM4X2RzEXkGW5CCrUv7nr34AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAhqqY7yoCAABYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAVMtWld0AAAAHAQAADwAAAAAAAAAAAAAAAACEBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+                    <v:shape w14:anchorId="1233258A" id="Text Box 72" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:6.35pt;width:8.95pt;height:8.95pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKI7T3FQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk6w14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lu2nQbS/D/CCQJnVInkOtr/vWsKNCr8EWfDaZcqashErbfcG/f9u9&#10;ueTMB2ErYcCqgj8oz683r1+tO5erOTRgKoWMQKzPO1fwJgSXZ5mXjWqFn4BTloI1YCsCubjPKhQd&#10;obcmm0+nq6wDrByCVN7T39shyDcJv66VDF/q2qvATMGpt5BOTGcZz2yzFvkehWu0HNsQ/9BFK7Sl&#10;oieoWxEEO6D+DarVEsFDHSYS2gzqWkuVZqBpZtMX09w3wqk0C5Hj3Ykm//9g5efjvfuKLPTvoCcB&#10;0xDe3YH84ZmFbSPsXt0gQtcoUVHhWaQs65zPx6uRap/7CFJ2n6AikcUhQALqa2wjKzQnI3QS4OFE&#10;uuoDk7Hk7GK1WnImKTTasYLIny479OGDgpZFo+BImiZwcbzzYUh9Som1PBhd7bQxycF9uTXIjoL0&#10;36Uv9f8izVjWFfxqOV8O8/8VYpq+P0G0OtAiG90W/PKUJPLI2ntbpTULQpvBpumMHWmMzA0chr7s&#10;ma4KfhELRFZLqB6IV4Rhb+mdkdEA/uKso50tuP95EKg4Mx8taXM1WyzikidnsXw7JwfPI+V5RFhJ&#10;UAUPnA3mNgwP4+BQ7xuqNGyDhRvSs9aJ6+euxvZpL5Na4xuKi3/up6znl755BAAA//8DAFBLAwQU&#10;AAYACAAAACEAVMtWld0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VIXBB1&#10;mpS0hDgVQgLBDdoKrm68TSLidbDdNLw9ywmO86OZr1xPthcj+tA5UjCfJSCQamc6ahTsto/XKxAh&#10;ajK6d4QKvjHAujo/K3Vh3InecNzERvAIhUIraGMcCilD3aLVYeYGJM4OzlsdWfpGGq9PPG57mSZJ&#10;Lq3uiB9aPeBDi/Xn5mgVrBbP40d4yV7f6/zQ38ar5fj05ZW6vJju70BEnOJfGX7xGR0qZtq7I5kg&#10;egXpTcpN9tMlCM4X2RzEXkGW5CCrUv7nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;CiO09xUCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAVMtWld0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="46859E26" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="0F10EDE7" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>INTANGIBLE ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="17835F15" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133D2FAC" wp14:editId="2D5A9EA5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>502920</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
@@ -1301,91 +1298,91 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="7218E8F4" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="133D2FAC" id="Text Box 70" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.6pt;margin-top:7.6pt;width:8.95pt;height:8.95pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB0w46KQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjj3tkacokuXYUB3&#10;Adp9gCzLsTBZ1Cgldvf1peQ0DbrtZZgfBNGkD8lzSK+u+9awg0KvwRZ8MhpzpqyESttdwb8/bN9d&#10;cuaDsJUwYFXBH5Xn1+u3b1ady9UUGjCVQkYg1uedK3gTgsuzzMtGtcKPwClLzhqwFYFM3GUVio7Q&#10;W5NNx+Nl1gFWDkEq7+nt7eDk64Rf10qGr3XtVWCm4FRbSCems4xntl6JfIfCNVoeyxD/UEUrtKWk&#10;J6hbEQTbo/4NqtUSwUMdRhLaDOpaS5V6oG4m41fd3DfCqdQLkePdiSb//2Dll8M3ZLoq+GzGmRUt&#10;afSg+sDeQ88uEj+d8zmF3TsKDD29J51Tr97dgfzhmYVNI+xO3SBC1yhRUX2TyGx29mlUxOc+gpTd&#10;Z6goj9gHSEB9jW0kj+hghE46PZ60ibXImHIyWy4XnElyHe8xg8ifP3bow0cFLYuXgiNJn8DF4c6H&#10;IfQ5JObyYHS11cYkA3flxiA7CBqTbXpS/a/CjGVdwa8W08XQ/18hxun5E0SrA8270W3BL09BIo+s&#10;fbBVmsYgtBnu1J2xRxojcwOHoS/7pNg8JoisllA9Eq8Iw3jTOtKlAfzFWUejXXD/cy9QcWY+WdLm&#10;ajKfx11IxnxxMSUDzz3luUdYSVAFD5wN100Y9mfvUO8ayjRMg4Ub0rPWieuXqo7l0/gmtY6rFvfj&#10;3E5RLz+E9RMAAAD//wMAUEsDBBQABgAIAAAAIQCTR9qV3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUhcEHXSQNOEOBVCAsENCoKrG2+TiHgdbDcNf89ygtNoZ0azr9rMdhAT&#10;+tA7UpAuEhBIjTM9tQreXu8v1yBC1GT04AgVfGOATX16UunSuCO94LSNreARCqVW0MU4llKGpkOr&#10;w8KNSJztnbc68ulbabw+8rgd5DJJVtLqnvhDp0e867D53B6sgvXV4/QRnrLn92a1H4p4kU8PX16p&#10;87P59gZExDn+leEXn9GhZqadO5AJYlCQF0tusn/NynmRpyB2CrIsBVlX8j9//QMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAB0w46KQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCTR9qV3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="133D2FAC" id="Text Box 70" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.6pt;margin-top:7.6pt;width:8.95pt;height:8.95pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpwO0cFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;TFcFX8QCkdUSqhPxijDsLb0zMhrAn5x1tLMF9z8OAhVn5oMlba5ni0Vc8uQslm/m5OBlpLyMCCsJ&#10;quCBs8HchuFhHBzqfUOVhm2wcEt61jpx/dTV2D7tZVJrfENx8S/9lPX00je/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAk0fald0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1&#10;0kDThDgVQgLBDQqCqxtvk4h4HWw3DX/PcoLTaGdGs6/azHYQE/rQO1KQLhIQSI0zPbUK3l7vL9cg&#10;QtRk9OAIFXxjgE19elLp0rgjveC0ja3gEQqlVtDFOJZShqZDq8PCjUic7Z23OvLpW2m8PvK4HeQy&#10;SVbS6p74Q6dHvOuw+dwerIL11eP0EZ6y5/dmtR+KeJFPD19eqfOz+fYGRMQ5/pXhF5/RoWamnTuQ&#10;CWJQkBdLbrJ/zcp5kacgdgqyLAVZV/I/f/0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qcDtHBUCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAk0fald0AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="7218E8F4" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="40ADC570" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0884EC86" wp14:editId="6E727637">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>502920</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>95885</wp:posOffset>
@@ -1403,74 +1400,74 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="6ECE134D" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0884EC86" id="Text Box 68" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:39.6pt;margin-top:7.55pt;width:8.95pt;height:8.95pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoz3K7KgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJkyw14hRdugwD&#10;ugvQ7gNkWY6FyaJGKbG7ry8lJ1nQbS/D/CBQInVInkN5ddO3hh0Ueg224JPRmDNlJVTa7gr+7XH7&#10;ZsmZD8JWwoBVBX9Snt+sX79adS5XU2jAVAoZgVifd67gTQguzzIvG9UKPwKnLDlrwFYE2uIuq1B0&#10;hN6abDoeL7IOsHIIUnlPp3eDk68Tfl0rGb7UtVeBmYJTbSGtmNYyrtl6JfIdCtdoeSxD/EMVrdCW&#10;kp6h7kQQbI/6N6hWSwQPdRhJaDOoay1V6oG6mYxfdPPQCKdSL0SOd2ea/P+DlZ8PX5HpquBXM86s&#10;aEmjR9UH9g56tlhGfjrncwp7cBQYejonnVOv3t2D/O6ZhU0j7E7dIkLXKFFRfZN4M7u4OuD4CFJ2&#10;n6CiPGIfIAH1NbaRPKKDETrp9HTWJtYiY8rJ1WIx50yS62jHDCI/XXbowwcFLYtGwZGkT+DicO/D&#10;EHoKibk8GF1ttTFpg7tyY5AdBI3JNn2p/hdhxrKu4Nfz6Xzo/68Q4/T9CaLVgebd6Lbgy3OQyCNr&#10;721FZYo8CG0Gm7oz9khjZG7gMPRlnxSbn9QpoXoiXhGG8abnSEYD+JOzjka74P7HXqDizHy0pM31&#10;ZDaLbyFtZvO3U9rgpae89AgrCarggbPB3ITh/ewd6l1DmYZpsHBLetY6cR2FH6o6lk/jm9Q6PrX4&#10;Pi73KerXD2H9DAAA//8DAFBLAwQUAAYACAAAACEA0vnryd4AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOwU7DMBBE70j8g7VIXBB12kDThDgVQgLBDdoKrm6yTSLsdbDdNPw9ywlOo50Zzb5yPVkj&#10;RvShd6RgPktAINWu6alVsNs+Xq9AhKip0cYRKvjGAOvq/KzUReNO9IbjJraCRygUWkEX41BIGeoO&#10;rQ4zNyBxdnDe6sinb2Xj9YnHrZGLJFlKq3viD50e8KHD+nNztApWN8/jR3hJX9/r5cHk8Sobn768&#10;UpcX0/0diIhT/CvDLz6jQ8VMe3ekJgijIMsX3GT/dg6C8zxj3StI0wRkVcr//NUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACjPcrsqAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANL568neAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+                    <v:shape w14:anchorId="0884EC86" id="Text Box 68" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:39.6pt;margin-top:7.55pt;width:8.95pt;height:8.95pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJjhjwFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;TFcFX8YCkdUSqhPxijDsLb0zMhrAn5x1tLMF9z8OAhVn5oMlba5ni0Vc8uQslm/m5OBlpLyMCCsJ&#10;quCBs8HchuFhHBzqfUOVhm2wcEt61jpx/dTV2D7tZVJrfENx8S/9lPX00je/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA0vnryd4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1&#10;2kDThDgVQgLBDdoKrm6yTSLsdbDdNPw9ywlOo50Zzb5yPVkjRvShd6RgPktAINWu6alVsNs+Xq9A&#10;hKip0cYRKvjGAOvq/KzUReNO9IbjJraCRygUWkEX41BIGeoOrQ4zNyBxdnDe6sinb2Xj9YnHrZGL&#10;JFlKq3viD50e8KHD+nNztApWN8/jR3hJX9/r5cHk8Sobn768UpcX0/0diIhT/CvDLz6jQ8VMe3ek&#10;JgijIMsX3GT/dg6C8zxj3StI0wRkVcr//NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAmOGPAVAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANL568neAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="6ECE134D" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
@@ -1483,51 +1480,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="72C75A78" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
@@ -1540,98 +1537,97 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">TO </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">CREATE CERTIFICATE                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="64E6A434" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="53177E56" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="61448BE9" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="1DB850AC" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="382E1C42" wp14:editId="5BFEE89E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>160020</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>69850</wp:posOffset>
@@ -1649,366 +1645,365 @@
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="113665" cy="113665"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                                <w:p w14:paraId="132A90B6" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="382E1C42" id="Text Box 73" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:5.5pt;width:8.95pt;height:8.95pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDINLn6KQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjj3tkacokuXYUB3&#10;Adp9AC3LsTBZ1CQldvf1o+QkC7rtZZgfBEqkDslzKK9u+1azg3ReoSn4ZDTmTBqBlTK7gn992r65&#10;5swHMBVoNLLgz9Lz2/XrV6vO5nKKDepKOkYgxuedLXgTgs2zzItGtuBHaKUhZ42uhUBbt8sqBx2h&#10;tzqbjsfLrENXWYdCek+n94OTrxN+XUsRPte1l4HpglNtIa0urWVcs/UK8p0D2yhxLAP+oYoWlKGk&#10;Z6h7CMD2Tv0G1Srh0GMdRgLbDOtaCZl6oG4m4xfdPDZgZeqFyPH2TJP/f7Di0+GLY6oq+GzBmYGW&#10;NHqSfWBvsWdXs8hPZ31OYY+WAkNP56Rz6tXbBxTfPDO4acDs5J1z2DUSKqpvEm9mF1cHHB9Byu4j&#10;VpQH9gETUF+7NpJHdDBCJ52ez9rEWkRMOZktl1SiINfRjhkgP122zof3ElsWjYI7kj6Bw+HBhyH0&#10;FBJzedSq2iqt08btyo127AA0Jtv0pfpfhGnDuoLfLKaLof+/QozT9yeIVgWad63agl+fgyCPrL0z&#10;FZUJeQClB5u60+ZIY2Ru4DD0ZZ8UW57UKbF6Jl4dDuNNz5GMBt0Pzjoa7YL773twkjP9wZA2N5P5&#10;PL6FtJkvrqa0cZee8tIDRhBUwQNng7kJw/vZW6d2DWUapsHgHelZq8R1FH6o6lg+jW9S6/jU4vu4&#10;3KeoXz+E9U8AAAD//wMAUEsDBBQABgAIAAAAIQDzHmGz3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcEHWSlpKGOBVCAsEN2gqubrxNIuJ1sN00/D3LCY47M5p9U64n24sR&#10;fegcKUhnCQik2pmOGgW77eN1DiJETUb3jlDBNwZYV+dnpS6MO9EbjpvYCC6hUGgFbYxDIWWoW7Q6&#10;zNyAxN7Beasjn76RxusTl9teZkmylFZ3xB9aPeBDi/Xn5mgV5Ivn8SO8zF/f6+WhX8Wr2/Hpyyt1&#10;eTHd34GIOMW/MPziMzpUzLR3RzJB9Aqym4yTrKc8if3FPAWxZz1fgaxK+Z+/+gEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDINLn6KQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDzHmGz3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                    <v:shape w14:anchorId="382E1C42" id="Text Box 73" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:12.6pt;margin-top:5.5pt;width:8.95pt;height:8.95pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoW3YeFQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqw14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2nQbS/D/CCQJnVInkOtb/rWsKNCr8EWfDaZcqashErbfcG/fd29&#10;uuLMB2ErYcCqgp+U5zebly/WncvVHBowlUJGINbnnSt4E4LLs8zLRrXCT8ApS8EasBWBXNxnFYqO&#10;0FuTzafTVdYBVg5BKu/p790Q5JuEX9dKhs917VVgpuDUW0gnprOMZ7ZZi3yPwjVajm2If+iiFdpS&#10;0TPUnQiCHVD/BtVqieChDhMJbQZ1raVKM9A0s+mzaR4a4VSahcjx7kyT/3+w8tPxwX1BFvq30JOA&#10;aQjv7kF+98zCthF2r24RoWuUqKjwLFKWdc7n49VItc99BCm7j1CRyOIQIAH1NbaRFZqTEToJcDqT&#10;rvrAZCw5e71aLTmTFBrtWEHkj5cd+vBeQcuiUXAkTRO4ON77MKQ+psRaHoyudtqY5OC+3BpkR0H6&#10;79KX+n+WZizrCn69nC+H+f8KMU3fnyBaHWiRjW4LfnVOEnlk7Z2t0poFoc1g03TGjjRG5gYOQ1/2&#10;TFcFX8UCkdUSqhPxijDsLb0zMhrAn5x1tLMF9z8OAhVn5oMlba5ni0Vc8uQslm/m5OBlpLyMCCsJ&#10;quCBs8HchuFhHBzqfUOVhm2wcEt61jpx/dTV2D7tZVJrfENx8S/9lPX00je/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA8x5hs90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;kpaShjgVQgLBDdoKrm68TSLidbDdNPw9ywmOOzOafVOuJ9uLEX3oHClIZwkIpNqZjhoFu+3jdQ4i&#10;RE1G945QwTcGWFfnZ6UujDvRG46b2AguoVBoBW2MQyFlqFu0OszcgMTewXmrI5++kcbrE5fbXmZJ&#10;spRWd8QfWj3gQ4v15+ZoFeSL5/EjvMxf3+vloV/Fq9vx6csrdXkx3d+BiDjFvzD84jM6VMy0d0cy&#10;QfQKspuMk6ynPIn9xTwFsWc9X4GsSvmfv/oBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qFt2HhUCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA8x5hs90AAAAHAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
+                          <w:p w14:paraId="132A90B6" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="00004ACC"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00640335" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="62FE5BE0" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00640335" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">          PLEASE SEND ME AN INVITATION TO THE </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8040E">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AUCTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="5F997BE5" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="1722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="47567A8A" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Item description for catalog – Include size, color, how many people, time restrictions, special conditions, limitations, etc.:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="5BA7DD0B" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="51D7D1D3" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="747253AF" w14:textId="77777777" w:rsidTr="00105B10">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="1E32DDC7" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="2072F01D" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00E13BA1" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13BA1">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPIRATION DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidTr="00105B10">
+      <w:tr w:rsidR="00004ACC" w:rsidRPr="00A8040E" w14:paraId="682B3415" w14:textId="77777777" w:rsidTr="00105B10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="007F7D1C" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="610167E5" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="007F7D1C" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="0DFB97D5" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Donor Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="07FC7F7A" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Solicitor Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="007F7D1C" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="7CB32E87" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="007F7D1C" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7D1C">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CERTIFICATE #:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
+          <w:p w14:paraId="010CEEA0" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="00A8040E" w:rsidRDefault="00004ACC" w:rsidP="00105B10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="0087403C">
+    <w:p w14:paraId="5C7A002A" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRDefault="00004ACC" w:rsidP="0087403C">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA7FD1">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>217 19</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7FD1">
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -2086,206 +2081,206 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Tax ID 86-1108537</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7FD1">
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00004ACC" w:rsidRPr="009941CB" w:rsidRDefault="00004ACC" w:rsidP="00004ACC">
+    <w:p w14:paraId="4F653E32" w14:textId="77777777" w:rsidR="00004ACC" w:rsidRPr="009941CB" w:rsidRDefault="00004ACC" w:rsidP="00004ACC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Every dollar raised from your donation goes to fund FSH research!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE2F1C" w:rsidRDefault="00EE2F1C" w:rsidP="00CA7FD1">
+    <w:p w14:paraId="7A0FF66D" w14:textId="77777777" w:rsidR="00EE2F1C" w:rsidRDefault="00EE2F1C" w:rsidP="00CA7FD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="516DB3E0" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Please fill out and return the above form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="789A7103" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>letter of acknowledgement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>will be sent to you for your records</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="57EE7BB8" w14:textId="77777777" w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="730D36F4" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="5D022B2C" w14:textId="77777777" w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000551AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Thank you for your generous donation!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="373F0CA1" w14:textId="77777777" w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="08D44792" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="000551AD" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="648096E4" wp14:editId="3429A25D">
             <wp:extent cx="4067175" cy="2199730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
@@ -2304,51 +2299,51 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4071298" cy="2201960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="52CA5FAA" w14:textId="77777777" w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C469517" wp14:editId="7AD25BE2">
             <wp:extent cx="3870608" cy="723822"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
@@ -2375,178 +2370,156 @@
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3870608" cy="723822"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="38C4DC5E" w14:textId="77777777" w:rsidR="001865C5" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="0015624B" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="7346D34B" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="0015624B" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015624B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Help us </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>accelerate</w:t>
       </w:r>
       <w:r w:rsidRPr="0015624B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> FSH muscular dystrophy</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0015624B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>FSH</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> research toward a treatment or cure.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="00EE2F1C" w:rsidRDefault="001865C5" w:rsidP="001865C5">
+    <w:p w14:paraId="7F24D995" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="00EE2F1C" w:rsidRDefault="001865C5" w:rsidP="001865C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001865C5" w:rsidRPr="00EE2F1C" w:rsidRDefault="001865C5" w:rsidP="00CA7FD1">
+    <w:p w14:paraId="43BC145A" w14:textId="77777777" w:rsidR="001865C5" w:rsidRPr="00EE2F1C" w:rsidRDefault="001865C5" w:rsidP="00CA7FD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="-1440" w:right="-1620"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tubular" w:hAnsi="Tubular"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="001865C5" w:rsidRPr="00EE2F1C" w:rsidSect="00CD6D78">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="270" w:right="1800" w:bottom="173" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2592,51 +2565,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C5A64BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B3A5632"/>
     <w:lvl w:ilvl="0" w:tplc="9DA06F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3644,159 +3617,162 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1093549000">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="663049032">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1889144980">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1701585548">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2117090120">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1542129120">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1144003068">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1472089000">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00032CA5"/>
     <w:rsid w:val="00004ACC"/>
     <w:rsid w:val="00010FBE"/>
     <w:rsid w:val="00032CA5"/>
     <w:rsid w:val="00072BBF"/>
     <w:rsid w:val="000A1020"/>
     <w:rsid w:val="000A330E"/>
     <w:rsid w:val="000A3AAF"/>
     <w:rsid w:val="000E5416"/>
     <w:rsid w:val="000F7EB5"/>
     <w:rsid w:val="00122274"/>
     <w:rsid w:val="00124DFA"/>
     <w:rsid w:val="001534A7"/>
     <w:rsid w:val="001865C5"/>
     <w:rsid w:val="001D3DE3"/>
     <w:rsid w:val="001E0694"/>
     <w:rsid w:val="001E257B"/>
     <w:rsid w:val="001F109B"/>
     <w:rsid w:val="00255EC9"/>
     <w:rsid w:val="002A70AD"/>
     <w:rsid w:val="00301BDD"/>
     <w:rsid w:val="00305A51"/>
     <w:rsid w:val="00353D1D"/>
     <w:rsid w:val="00394A02"/>
     <w:rsid w:val="00396792"/>
     <w:rsid w:val="00403B15"/>
     <w:rsid w:val="0042222E"/>
     <w:rsid w:val="00462EF6"/>
     <w:rsid w:val="00495D8D"/>
     <w:rsid w:val="004B1ECB"/>
     <w:rsid w:val="004B2775"/>
     <w:rsid w:val="004B2E05"/>
     <w:rsid w:val="004F76A9"/>
     <w:rsid w:val="00507A31"/>
     <w:rsid w:val="00512312"/>
+    <w:rsid w:val="0053573A"/>
     <w:rsid w:val="00556906"/>
     <w:rsid w:val="00576CC0"/>
     <w:rsid w:val="005D680F"/>
     <w:rsid w:val="005E7DE0"/>
     <w:rsid w:val="006114E7"/>
     <w:rsid w:val="00616382"/>
     <w:rsid w:val="00640335"/>
     <w:rsid w:val="006550FA"/>
     <w:rsid w:val="00675E9C"/>
     <w:rsid w:val="00680F07"/>
     <w:rsid w:val="006D763D"/>
     <w:rsid w:val="00701B7F"/>
     <w:rsid w:val="00723E34"/>
     <w:rsid w:val="007249AD"/>
     <w:rsid w:val="00750541"/>
     <w:rsid w:val="00751527"/>
     <w:rsid w:val="00764AD1"/>
     <w:rsid w:val="007A708A"/>
     <w:rsid w:val="007E4F69"/>
     <w:rsid w:val="007F7D1C"/>
     <w:rsid w:val="00825A4C"/>
     <w:rsid w:val="0087403C"/>
     <w:rsid w:val="0088496C"/>
     <w:rsid w:val="0092798D"/>
     <w:rsid w:val="0099337F"/>
     <w:rsid w:val="009941CB"/>
     <w:rsid w:val="009C5A05"/>
     <w:rsid w:val="009C61C8"/>
     <w:rsid w:val="00A00619"/>
+    <w:rsid w:val="00A06793"/>
     <w:rsid w:val="00A729DF"/>
     <w:rsid w:val="00A8040E"/>
     <w:rsid w:val="00A80FE6"/>
     <w:rsid w:val="00A862E1"/>
     <w:rsid w:val="00AC1076"/>
     <w:rsid w:val="00AC13C7"/>
     <w:rsid w:val="00AC166B"/>
     <w:rsid w:val="00AD540A"/>
     <w:rsid w:val="00AE0DA4"/>
     <w:rsid w:val="00AE2B67"/>
     <w:rsid w:val="00AF6AE5"/>
     <w:rsid w:val="00B3249E"/>
     <w:rsid w:val="00B34FD3"/>
     <w:rsid w:val="00B678A0"/>
     <w:rsid w:val="00B8145B"/>
     <w:rsid w:val="00B92EFC"/>
     <w:rsid w:val="00BA2B78"/>
     <w:rsid w:val="00BB271F"/>
     <w:rsid w:val="00C30A13"/>
     <w:rsid w:val="00C31C9D"/>
     <w:rsid w:val="00C347DB"/>
     <w:rsid w:val="00C97D8C"/>
     <w:rsid w:val="00CA553F"/>
     <w:rsid w:val="00CA7FD1"/>
     <w:rsid w:val="00CB6ED5"/>
@@ -3830,61 +3806,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74874A22"/>
   <w15:docId w15:val="{52B644F4-52BA-4E13-8931-723DCD3D0C5B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4205,50 +4181,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -4300,51 +4281,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00576CC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00305A51"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auction@fshfriends.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4599,75 +4580,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1488</Characters>
+  <Words>168</Words>
+  <Characters>944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Friends of FSH Research Procurement Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Boeing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1677</CharactersWithSpaces>
+  <CharactersWithSpaces>1619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5439595</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:fishauction@fshfriends.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5439595</vt:i4>
       </vt:variant>
       <vt:variant>